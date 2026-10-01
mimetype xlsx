--- v2 (2026-08-01)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
   <si>
     <t>ID équipe</t>
   </si>
   <si>
     <t>Nom de l'équipe</t>
   </si>
   <si>
     <t>Heure de début de la session</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>Type de session (0 session longue, 1 session courte)</t>
   </si>
   <si>
     <t>ID user</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
@@ -984,50 +984,443 @@
     <t>clement.kerckhove@mc2i.fr</t>
   </si>
   <si>
     <t>12:33:44</t>
   </si>
   <si>
     <t>00:37:18</t>
   </si>
   <si>
     <t>test cl</t>
   </si>
   <si>
     <t>12:43:09</t>
   </si>
   <si>
     <t>00:46:57</t>
   </si>
   <si>
     <t>k</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>13:30:30</t>
+  </si>
+  <si>
+    <t>TA1</t>
+  </si>
+  <si>
+    <t>10:13:19</t>
+  </si>
+  <si>
+    <t>00:34:33</t>
+  </si>
+  <si>
+    <t>Simoes</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Besse</t>
+  </si>
+  <si>
+    <t>Zoé</t>
+  </si>
+  <si>
+    <t>Moure</t>
+  </si>
+  <si>
+    <t>atTAque</t>
+  </si>
+  <si>
+    <t>00:31:35</t>
+  </si>
+  <si>
+    <t>Estop</t>
+  </si>
+  <si>
+    <t>Loïc</t>
+  </si>
+  <si>
+    <t>loic.estop@mc2i.fr</t>
+  </si>
+  <si>
+    <t>Guffond</t>
+  </si>
+  <si>
+    <t>Ancelin</t>
+  </si>
+  <si>
+    <t>ancelin.guffond@mc2i.fr</t>
+  </si>
+  <si>
+    <t>Ravitchandirane</t>
+  </si>
+  <si>
+    <t>Shabna</t>
+  </si>
+  <si>
+    <t>Equipe 1 (10H)</t>
+  </si>
+  <si>
+    <t>08:09:40</t>
+  </si>
+  <si>
+    <t>Chartier</t>
+  </si>
+  <si>
+    <t>Hippolyte</t>
+  </si>
+  <si>
+    <t>Dubosc</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>Germain</t>
+  </si>
+  <si>
+    <t>Seigneur</t>
+  </si>
+  <si>
+    <t>Abdelbassir</t>
+  </si>
+  <si>
+    <t>Imane</t>
+  </si>
+  <si>
+    <t>Equipe 2 (10h30)</t>
+  </si>
+  <si>
+    <t>08:18:07</t>
+  </si>
+  <si>
+    <t>Delatre</t>
+  </si>
+  <si>
+    <t>Hélène</t>
+  </si>
+  <si>
+    <t>Galy-Dejean</t>
+  </si>
+  <si>
+    <t>Trotignon</t>
+  </si>
+  <si>
+    <t>Nathalie</t>
+  </si>
+  <si>
+    <t>Perret</t>
+  </si>
+  <si>
+    <t>Constance</t>
+  </si>
+  <si>
+    <t>Equipe 3 (11h30)</t>
+  </si>
+  <si>
+    <t>08:38:56</t>
+  </si>
+  <si>
+    <t>00:20:57</t>
+  </si>
+  <si>
+    <t>Tajouteu</t>
+  </si>
+  <si>
+    <t>Yannick</t>
+  </si>
+  <si>
+    <t>Laurens</t>
+  </si>
+  <si>
+    <t>Benoit</t>
+  </si>
+  <si>
+    <t>Malzac</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Ferchichi</t>
+  </si>
+  <si>
+    <t>Sonia</t>
+  </si>
+  <si>
+    <t>Equipe 4 (14h)</t>
+  </si>
+  <si>
+    <t>09:38:01</t>
+  </si>
+  <si>
+    <t>Doerflinger</t>
+  </si>
+  <si>
+    <t>Melanie</t>
+  </si>
+  <si>
+    <t>Lionneton</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>Petitjeans</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Mtir</t>
+  </si>
+  <si>
+    <t>Mohamed-Kamis</t>
+  </si>
+  <si>
+    <t>Equipe 5 (14h30)</t>
+  </si>
+  <si>
+    <t>12:40:27</t>
+  </si>
+  <si>
+    <t>Bras</t>
+  </si>
+  <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>Malveau</t>
+  </si>
+  <si>
+    <t>Cyrille</t>
+  </si>
+  <si>
+    <t>Bourgeois</t>
+  </si>
+  <si>
+    <t>Matthieu</t>
+  </si>
+  <si>
+    <t>Bargach</t>
+  </si>
+  <si>
+    <t>Hamza</t>
+  </si>
+  <si>
+    <t>Equipe 6 (15h30)</t>
+  </si>
+  <si>
+    <t>00:25:57</t>
+  </si>
+  <si>
+    <t>Picard</t>
+  </si>
+  <si>
+    <t>Bry</t>
+  </si>
+  <si>
+    <t>Sebastien</t>
+  </si>
+  <si>
+    <t>Magen</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Carfantan</t>
+  </si>
+  <si>
+    <t>Fabrice</t>
+  </si>
+  <si>
+    <t>Equipe 7 (16h)</t>
+  </si>
+  <si>
+    <t>13:07:03</t>
+  </si>
+  <si>
+    <t>00:19:32</t>
+  </si>
+  <si>
+    <t>Chauvel</t>
+  </si>
+  <si>
+    <t>Londero</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Mairesse</t>
+  </si>
+  <si>
+    <t>Stephane</t>
+  </si>
+  <si>
+    <t>Hamadache</t>
+  </si>
+  <si>
+    <t>Sami</t>
+  </si>
+  <si>
+    <t>Equipe 8 (17h15)</t>
+  </si>
+  <si>
+    <t>14:06:53</t>
+  </si>
+  <si>
+    <t>Paraire</t>
+  </si>
+  <si>
+    <t>Cottin</t>
+  </si>
+  <si>
+    <t>Anne-Sophie</t>
+  </si>
+  <si>
+    <t>Messer</t>
+  </si>
+  <si>
+    <t>Bouamoud</t>
+  </si>
+  <si>
+    <t>Karim</t>
+  </si>
+  <si>
+    <t>Godard</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Équipe 2 10h30</t>
+  </si>
+  <si>
+    <t>00:20:32</t>
+  </si>
+  <si>
+    <t>galy-Dejean</t>
+  </si>
+  <si>
+    <t>Joueur 3</t>
+  </si>
+  <si>
+    <t>Joueur 4</t>
+  </si>
+  <si>
+    <t>Joueur 5</t>
+  </si>
+  <si>
+    <t>Équipe 3 11h30 bis</t>
+  </si>
+  <si>
+    <t>09:18:08</t>
+  </si>
+  <si>
+    <t>00:19:15</t>
+  </si>
+  <si>
+    <t>Joueur</t>
+  </si>
+  <si>
+    <t>14h10</t>
+  </si>
+  <si>
+    <t>12:06:23</t>
+  </si>
+  <si>
+    <t>Équipe 16h</t>
+  </si>
+  <si>
+    <t>13:40:28</t>
+  </si>
+  <si>
+    <t>Equipe 16H</t>
+  </si>
+  <si>
+    <t>00:59:38</t>
+  </si>
+  <si>
+    <t>Équipe 8</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>J1</t>
+  </si>
+  <si>
+    <t>J2</t>
+  </si>
+  <si>
+    <t>J3</t>
+  </si>
+  <si>
+    <t>J4</t>
+  </si>
+  <si>
+    <t>J5</t>
+  </si>
+  <si>
+    <t>Equipe 82</t>
+  </si>
+  <si>
+    <t>15:21:45</t>
+  </si>
+  <si>
+    <t>Équipe 1</t>
+  </si>
+  <si>
+    <t>07:31:45</t>
+  </si>
+  <si>
+    <t>00:16:33</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Interne 22\09</t>
+  </si>
+  <si>
+    <t>10:11:19</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>TA</t>
+  </si>
+  <si>
+    <t>10:12:20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1331,65 +1724,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I122"/>
+  <dimension ref="A1:I203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4463,50 +4856,1979 @@
       <c r="G121" t="s">
         <v>321</v>
       </c>
       <c r="H121" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
         <v>54</v>
       </c>
       <c r="B122" t="s">
         <v>202</v>
       </c>
       <c r="C122" t="s">
         <v>323</v>
       </c>
       <c r="F122">
         <v>200</v>
       </c>
       <c r="G122" t="s">
         <v>321</v>
       </c>
       <c r="H122" t="s">
         <v>322</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123">
+        <v>55</v>
+      </c>
+      <c r="B123" t="s">
+        <v>324</v>
+      </c>
+      <c r="C123" t="s">
+        <v>325</v>
+      </c>
+      <c r="D123" t="s">
+        <v>326</v>
+      </c>
+      <c r="F123">
+        <v>201</v>
+      </c>
+      <c r="G123" t="s">
+        <v>327</v>
+      </c>
+      <c r="H123" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124">
+        <v>55</v>
+      </c>
+      <c r="B124" t="s">
+        <v>324</v>
+      </c>
+      <c r="C124" t="s">
+        <v>325</v>
+      </c>
+      <c r="D124" t="s">
+        <v>326</v>
+      </c>
+      <c r="F124">
+        <v>202</v>
+      </c>
+      <c r="G124" t="s">
+        <v>329</v>
+      </c>
+      <c r="H124" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125">
+        <v>55</v>
+      </c>
+      <c r="B125" t="s">
+        <v>324</v>
+      </c>
+      <c r="C125" t="s">
+        <v>325</v>
+      </c>
+      <c r="D125" t="s">
+        <v>326</v>
+      </c>
+      <c r="F125">
+        <v>203</v>
+      </c>
+      <c r="G125" t="s">
+        <v>331</v>
+      </c>
+      <c r="H125" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126">
+        <v>56</v>
+      </c>
+      <c r="B126" t="s">
+        <v>332</v>
+      </c>
+      <c r="C126" t="s">
+        <v>32</v>
+      </c>
+      <c r="D126" t="s">
+        <v>333</v>
+      </c>
+      <c r="F126">
+        <v>204</v>
+      </c>
+      <c r="G126" t="s">
+        <v>334</v>
+      </c>
+      <c r="H126" t="s">
+        <v>335</v>
+      </c>
+      <c r="I126" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127">
+        <v>56</v>
+      </c>
+      <c r="B127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C127" t="s">
+        <v>32</v>
+      </c>
+      <c r="D127" t="s">
+        <v>333</v>
+      </c>
+      <c r="F127">
+        <v>205</v>
+      </c>
+      <c r="G127" t="s">
+        <v>337</v>
+      </c>
+      <c r="H127" t="s">
+        <v>338</v>
+      </c>
+      <c r="I127" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128">
+        <v>56</v>
+      </c>
+      <c r="B128" t="s">
+        <v>332</v>
+      </c>
+      <c r="C128" t="s">
+        <v>32</v>
+      </c>
+      <c r="D128" t="s">
+        <v>333</v>
+      </c>
+      <c r="F128">
+        <v>206</v>
+      </c>
+      <c r="G128" t="s">
+        <v>340</v>
+      </c>
+      <c r="H128" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129">
+        <v>57</v>
+      </c>
+      <c r="B129" t="s">
+        <v>342</v>
+      </c>
+      <c r="C129" t="s">
+        <v>343</v>
+      </c>
+      <c r="E129">
+        <v>1</v>
+      </c>
+      <c r="F129">
+        <v>253</v>
+      </c>
+      <c r="G129" t="s">
+        <v>344</v>
+      </c>
+      <c r="H129" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130">
+        <v>57</v>
+      </c>
+      <c r="B130" t="s">
+        <v>342</v>
+      </c>
+      <c r="C130" t="s">
+        <v>343</v>
+      </c>
+      <c r="E130">
+        <v>1</v>
+      </c>
+      <c r="F130">
+        <v>254</v>
+      </c>
+      <c r="G130" t="s">
+        <v>346</v>
+      </c>
+      <c r="H130" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131">
+        <v>57</v>
+      </c>
+      <c r="B131" t="s">
+        <v>342</v>
+      </c>
+      <c r="C131" t="s">
+        <v>343</v>
+      </c>
+      <c r="E131">
+        <v>1</v>
+      </c>
+      <c r="F131">
+        <v>255</v>
+      </c>
+      <c r="G131" t="s">
+        <v>348</v>
+      </c>
+      <c r="H131" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132">
+        <v>57</v>
+      </c>
+      <c r="B132" t="s">
+        <v>342</v>
+      </c>
+      <c r="C132" t="s">
+        <v>343</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132">
+        <v>256</v>
+      </c>
+      <c r="G132" t="s">
+        <v>350</v>
+      </c>
+      <c r="H132" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133">
+        <v>58</v>
+      </c>
+      <c r="B133" t="s">
+        <v>352</v>
+      </c>
+      <c r="C133" t="s">
+        <v>353</v>
+      </c>
+      <c r="E133">
+        <v>1</v>
+      </c>
+      <c r="F133">
+        <v>257</v>
+      </c>
+      <c r="G133" t="s">
+        <v>354</v>
+      </c>
+      <c r="H133" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134">
+        <v>58</v>
+      </c>
+      <c r="B134" t="s">
+        <v>352</v>
+      </c>
+      <c r="C134" t="s">
+        <v>353</v>
+      </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134">
+        <v>258</v>
+      </c>
+      <c r="G134" t="s">
+        <v>356</v>
+      </c>
+      <c r="H134" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135">
+        <v>58</v>
+      </c>
+      <c r="B135" t="s">
+        <v>352</v>
+      </c>
+      <c r="C135" t="s">
+        <v>353</v>
+      </c>
+      <c r="E135">
+        <v>1</v>
+      </c>
+      <c r="F135">
+        <v>259</v>
+      </c>
+      <c r="G135" t="s">
+        <v>357</v>
+      </c>
+      <c r="H135" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136">
+        <v>58</v>
+      </c>
+      <c r="B136" t="s">
+        <v>352</v>
+      </c>
+      <c r="C136" t="s">
+        <v>353</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136">
+        <v>260</v>
+      </c>
+      <c r="G136" t="s">
+        <v>359</v>
+      </c>
+      <c r="H136" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137">
+        <v>59</v>
+      </c>
+      <c r="B137" t="s">
+        <v>361</v>
+      </c>
+      <c r="C137" t="s">
+        <v>362</v>
+      </c>
+      <c r="D137" t="s">
+        <v>363</v>
+      </c>
+      <c r="E137">
+        <v>1</v>
+      </c>
+      <c r="F137">
+        <v>266</v>
+      </c>
+      <c r="G137" t="s">
+        <v>364</v>
+      </c>
+      <c r="H137" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138">
+        <v>59</v>
+      </c>
+      <c r="B138" t="s">
+        <v>361</v>
+      </c>
+      <c r="C138" t="s">
+        <v>362</v>
+      </c>
+      <c r="D138" t="s">
+        <v>363</v>
+      </c>
+      <c r="E138">
+        <v>1</v>
+      </c>
+      <c r="F138">
+        <v>267</v>
+      </c>
+      <c r="G138" t="s">
+        <v>366</v>
+      </c>
+      <c r="H138" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139">
+        <v>59</v>
+      </c>
+      <c r="B139" t="s">
+        <v>361</v>
+      </c>
+      <c r="C139" t="s">
+        <v>362</v>
+      </c>
+      <c r="D139" t="s">
+        <v>363</v>
+      </c>
+      <c r="E139">
+        <v>1</v>
+      </c>
+      <c r="F139">
+        <v>268</v>
+      </c>
+      <c r="G139" t="s">
+        <v>368</v>
+      </c>
+      <c r="H139" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140">
+        <v>59</v>
+      </c>
+      <c r="B140" t="s">
+        <v>361</v>
+      </c>
+      <c r="C140" t="s">
+        <v>362</v>
+      </c>
+      <c r="D140" t="s">
+        <v>363</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
+        <v>269</v>
+      </c>
+      <c r="G140" t="s">
+        <v>370</v>
+      </c>
+      <c r="H140" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141">
+        <v>60</v>
+      </c>
+      <c r="B141" t="s">
+        <v>372</v>
+      </c>
+      <c r="C141" t="s">
+        <v>373</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141">
+        <v>286</v>
+      </c>
+      <c r="G141" t="s">
+        <v>374</v>
+      </c>
+      <c r="H141" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142">
+        <v>60</v>
+      </c>
+      <c r="B142" t="s">
+        <v>372</v>
+      </c>
+      <c r="C142" t="s">
+        <v>373</v>
+      </c>
+      <c r="E142">
+        <v>1</v>
+      </c>
+      <c r="F142">
+        <v>287</v>
+      </c>
+      <c r="G142" t="s">
+        <v>376</v>
+      </c>
+      <c r="H142" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143">
+        <v>60</v>
+      </c>
+      <c r="B143" t="s">
+        <v>372</v>
+      </c>
+      <c r="C143" t="s">
+        <v>373</v>
+      </c>
+      <c r="E143">
+        <v>1</v>
+      </c>
+      <c r="F143">
+        <v>288</v>
+      </c>
+      <c r="G143" t="s">
+        <v>378</v>
+      </c>
+      <c r="H143" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144">
+        <v>60</v>
+      </c>
+      <c r="B144" t="s">
+        <v>372</v>
+      </c>
+      <c r="C144" t="s">
+        <v>373</v>
+      </c>
+      <c r="E144">
+        <v>1</v>
+      </c>
+      <c r="F144">
+        <v>289</v>
+      </c>
+      <c r="G144" t="s">
+        <v>380</v>
+      </c>
+      <c r="H144" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145">
+        <v>61</v>
+      </c>
+      <c r="B145" t="s">
+        <v>382</v>
+      </c>
+      <c r="C145" t="s">
+        <v>383</v>
+      </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
+      <c r="F145">
+        <v>298</v>
+      </c>
+      <c r="G145" t="s">
+        <v>384</v>
+      </c>
+      <c r="H145" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146">
+        <v>61</v>
+      </c>
+      <c r="B146" t="s">
+        <v>382</v>
+      </c>
+      <c r="C146" t="s">
+        <v>383</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="F146">
+        <v>299</v>
+      </c>
+      <c r="G146" t="s">
+        <v>386</v>
+      </c>
+      <c r="H146" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147">
+        <v>61</v>
+      </c>
+      <c r="B147" t="s">
+        <v>382</v>
+      </c>
+      <c r="C147" t="s">
+        <v>383</v>
+      </c>
+      <c r="E147">
+        <v>1</v>
+      </c>
+      <c r="F147">
+        <v>300</v>
+      </c>
+      <c r="G147" t="s">
+        <v>388</v>
+      </c>
+      <c r="H147" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148">
+        <v>61</v>
+      </c>
+      <c r="B148" t="s">
+        <v>382</v>
+      </c>
+      <c r="C148" t="s">
+        <v>383</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>301</v>
+      </c>
+      <c r="G148" t="s">
+        <v>390</v>
+      </c>
+      <c r="H148" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149">
+        <v>62</v>
+      </c>
+      <c r="B149" t="s">
+        <v>392</v>
+      </c>
+      <c r="D149" t="s">
+        <v>393</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+      <c r="F149">
+        <v>302</v>
+      </c>
+      <c r="G149" t="s">
+        <v>394</v>
+      </c>
+      <c r="H149" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150">
+        <v>62</v>
+      </c>
+      <c r="B150" t="s">
+        <v>392</v>
+      </c>
+      <c r="D150" t="s">
+        <v>393</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150">
+        <v>303</v>
+      </c>
+      <c r="G150" t="s">
+        <v>395</v>
+      </c>
+      <c r="H150" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151">
+        <v>62</v>
+      </c>
+      <c r="B151" t="s">
+        <v>392</v>
+      </c>
+      <c r="D151" t="s">
+        <v>393</v>
+      </c>
+      <c r="E151">
+        <v>1</v>
+      </c>
+      <c r="F151">
+        <v>304</v>
+      </c>
+      <c r="G151" t="s">
+        <v>397</v>
+      </c>
+      <c r="H151" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152">
+        <v>62</v>
+      </c>
+      <c r="B152" t="s">
+        <v>392</v>
+      </c>
+      <c r="D152" t="s">
+        <v>393</v>
+      </c>
+      <c r="E152">
+        <v>1</v>
+      </c>
+      <c r="F152">
+        <v>305</v>
+      </c>
+      <c r="G152" t="s">
+        <v>399</v>
+      </c>
+      <c r="H152" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153">
+        <v>63</v>
+      </c>
+      <c r="B153" t="s">
+        <v>401</v>
+      </c>
+      <c r="C153" t="s">
+        <v>402</v>
+      </c>
+      <c r="D153" t="s">
+        <v>403</v>
+      </c>
+      <c r="E153">
+        <v>1</v>
+      </c>
+      <c r="F153">
+        <v>306</v>
+      </c>
+      <c r="G153" t="s">
+        <v>404</v>
+      </c>
+      <c r="H153" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154">
+        <v>63</v>
+      </c>
+      <c r="B154" t="s">
+        <v>401</v>
+      </c>
+      <c r="C154" t="s">
+        <v>402</v>
+      </c>
+      <c r="D154" t="s">
+        <v>403</v>
+      </c>
+      <c r="E154">
+        <v>1</v>
+      </c>
+      <c r="F154">
+        <v>307</v>
+      </c>
+      <c r="G154" t="s">
+        <v>405</v>
+      </c>
+      <c r="H154" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155">
+        <v>63</v>
+      </c>
+      <c r="B155" t="s">
+        <v>401</v>
+      </c>
+      <c r="C155" t="s">
+        <v>402</v>
+      </c>
+      <c r="D155" t="s">
+        <v>403</v>
+      </c>
+      <c r="E155">
+        <v>1</v>
+      </c>
+      <c r="F155">
+        <v>308</v>
+      </c>
+      <c r="G155" t="s">
+        <v>407</v>
+      </c>
+      <c r="H155" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156">
+        <v>63</v>
+      </c>
+      <c r="B156" t="s">
+        <v>401</v>
+      </c>
+      <c r="C156" t="s">
+        <v>402</v>
+      </c>
+      <c r="D156" t="s">
+        <v>403</v>
+      </c>
+      <c r="E156">
+        <v>1</v>
+      </c>
+      <c r="F156">
+        <v>309</v>
+      </c>
+      <c r="G156" t="s">
+        <v>409</v>
+      </c>
+      <c r="H156" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157">
+        <v>64</v>
+      </c>
+      <c r="B157" t="s">
+        <v>411</v>
+      </c>
+      <c r="C157" t="s">
+        <v>412</v>
+      </c>
+      <c r="D157" t="s">
+        <v>252</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157">
+        <v>327</v>
+      </c>
+      <c r="G157" t="s">
+        <v>413</v>
+      </c>
+      <c r="H157" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158">
+        <v>64</v>
+      </c>
+      <c r="B158" t="s">
+        <v>411</v>
+      </c>
+      <c r="C158" t="s">
+        <v>412</v>
+      </c>
+      <c r="D158" t="s">
+        <v>252</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+      <c r="F158">
+        <v>328</v>
+      </c>
+      <c r="G158" t="s">
+        <v>414</v>
+      </c>
+      <c r="H158" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159">
+        <v>64</v>
+      </c>
+      <c r="B159" t="s">
+        <v>411</v>
+      </c>
+      <c r="C159" t="s">
+        <v>412</v>
+      </c>
+      <c r="D159" t="s">
+        <v>252</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>329</v>
+      </c>
+      <c r="G159" t="s">
+        <v>416</v>
+      </c>
+      <c r="H159" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160">
+        <v>64</v>
+      </c>
+      <c r="B160" t="s">
+        <v>411</v>
+      </c>
+      <c r="C160" t="s">
+        <v>412</v>
+      </c>
+      <c r="D160" t="s">
+        <v>252</v>
+      </c>
+      <c r="E160">
+        <v>1</v>
+      </c>
+      <c r="F160">
+        <v>330</v>
+      </c>
+      <c r="G160" t="s">
+        <v>417</v>
+      </c>
+      <c r="H160" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161">
+        <v>64</v>
+      </c>
+      <c r="B161" t="s">
+        <v>411</v>
+      </c>
+      <c r="C161" t="s">
+        <v>412</v>
+      </c>
+      <c r="D161" t="s">
+        <v>252</v>
+      </c>
+      <c r="E161">
+        <v>1</v>
+      </c>
+      <c r="F161">
+        <v>331</v>
+      </c>
+      <c r="G161" t="s">
+        <v>419</v>
+      </c>
+      <c r="H161" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162">
+        <v>65</v>
+      </c>
+      <c r="B162" t="s">
+        <v>421</v>
+      </c>
+      <c r="D162" t="s">
+        <v>422</v>
+      </c>
+      <c r="E162">
+        <v>1</v>
+      </c>
+      <c r="F162">
+        <v>261</v>
+      </c>
+      <c r="G162" t="s">
+        <v>354</v>
+      </c>
+      <c r="H162" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163">
+        <v>65</v>
+      </c>
+      <c r="B163" t="s">
+        <v>421</v>
+      </c>
+      <c r="D163" t="s">
+        <v>422</v>
+      </c>
+      <c r="E163">
+        <v>1</v>
+      </c>
+      <c r="F163">
+        <v>262</v>
+      </c>
+      <c r="G163" t="s">
+        <v>423</v>
+      </c>
+      <c r="H163" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164">
+        <v>65</v>
+      </c>
+      <c r="B164" t="s">
+        <v>421</v>
+      </c>
+      <c r="D164" t="s">
+        <v>422</v>
+      </c>
+      <c r="E164">
+        <v>1</v>
+      </c>
+      <c r="F164">
+        <v>263</v>
+      </c>
+      <c r="G164" t="s">
+        <v>236</v>
+      </c>
+      <c r="H164" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165">
+        <v>65</v>
+      </c>
+      <c r="B165" t="s">
+        <v>421</v>
+      </c>
+      <c r="D165" t="s">
+        <v>422</v>
+      </c>
+      <c r="E165">
+        <v>1</v>
+      </c>
+      <c r="F165">
+        <v>264</v>
+      </c>
+      <c r="G165" t="s">
+        <v>236</v>
+      </c>
+      <c r="H165" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166">
+        <v>65</v>
+      </c>
+      <c r="B166" t="s">
+        <v>421</v>
+      </c>
+      <c r="D166" t="s">
+        <v>422</v>
+      </c>
+      <c r="E166">
+        <v>1</v>
+      </c>
+      <c r="F166">
+        <v>265</v>
+      </c>
+      <c r="G166" t="s">
+        <v>236</v>
+      </c>
+      <c r="H166" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167">
+        <v>66</v>
+      </c>
+      <c r="B167" t="s">
+        <v>427</v>
+      </c>
+      <c r="C167" t="s">
+        <v>428</v>
+      </c>
+      <c r="D167" t="s">
+        <v>429</v>
+      </c>
+      <c r="E167">
+        <v>1</v>
+      </c>
+      <c r="F167">
+        <v>282</v>
+      </c>
+      <c r="G167">
+        <v>1</v>
+      </c>
+      <c r="H167" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168">
+        <v>66</v>
+      </c>
+      <c r="B168" t="s">
+        <v>427</v>
+      </c>
+      <c r="C168" t="s">
+        <v>428</v>
+      </c>
+      <c r="D168" t="s">
+        <v>429</v>
+      </c>
+      <c r="E168">
+        <v>1</v>
+      </c>
+      <c r="F168">
+        <v>283</v>
+      </c>
+      <c r="G168">
+        <v>2</v>
+      </c>
+      <c r="H168" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169">
+        <v>66</v>
+      </c>
+      <c r="B169" t="s">
+        <v>427</v>
+      </c>
+      <c r="C169" t="s">
+        <v>428</v>
+      </c>
+      <c r="D169" t="s">
+        <v>429</v>
+      </c>
+      <c r="E169">
+        <v>1</v>
+      </c>
+      <c r="F169">
+        <v>284</v>
+      </c>
+      <c r="G169">
+        <v>3</v>
+      </c>
+      <c r="H169" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170">
+        <v>66</v>
+      </c>
+      <c r="B170" t="s">
+        <v>427</v>
+      </c>
+      <c r="C170" t="s">
+        <v>428</v>
+      </c>
+      <c r="D170" t="s">
+        <v>429</v>
+      </c>
+      <c r="E170">
+        <v>1</v>
+      </c>
+      <c r="F170">
+        <v>285</v>
+      </c>
+      <c r="G170">
+        <v>4</v>
+      </c>
+      <c r="H170" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171">
+        <v>67</v>
+      </c>
+      <c r="B171" t="s">
+        <v>431</v>
+      </c>
+      <c r="C171" t="s">
+        <v>432</v>
+      </c>
+      <c r="D171" t="s">
+        <v>403</v>
+      </c>
+      <c r="E171">
+        <v>1</v>
+      </c>
+      <c r="F171">
+        <v>294</v>
+      </c>
+      <c r="G171">
+        <v>1</v>
+      </c>
+      <c r="H171" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172">
+        <v>67</v>
+      </c>
+      <c r="B172" t="s">
+        <v>431</v>
+      </c>
+      <c r="C172" t="s">
+        <v>432</v>
+      </c>
+      <c r="D172" t="s">
+        <v>403</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172">
+        <v>295</v>
+      </c>
+      <c r="G172">
+        <v>2</v>
+      </c>
+      <c r="H172" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173">
+        <v>67</v>
+      </c>
+      <c r="B173" t="s">
+        <v>431</v>
+      </c>
+      <c r="C173" t="s">
+        <v>432</v>
+      </c>
+      <c r="D173" t="s">
+        <v>403</v>
+      </c>
+      <c r="E173">
+        <v>1</v>
+      </c>
+      <c r="F173">
+        <v>296</v>
+      </c>
+      <c r="G173">
+        <v>3</v>
+      </c>
+      <c r="H173" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174">
+        <v>67</v>
+      </c>
+      <c r="B174" t="s">
+        <v>431</v>
+      </c>
+      <c r="C174" t="s">
+        <v>432</v>
+      </c>
+      <c r="D174" t="s">
+        <v>403</v>
+      </c>
+      <c r="E174">
+        <v>1</v>
+      </c>
+      <c r="F174">
+        <v>297</v>
+      </c>
+      <c r="G174">
+        <v>4</v>
+      </c>
+      <c r="H174" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175">
+        <v>68</v>
+      </c>
+      <c r="B175" t="s">
+        <v>433</v>
+      </c>
+      <c r="C175" t="s">
+        <v>434</v>
+      </c>
+      <c r="E175">
+        <v>1</v>
+      </c>
+      <c r="F175">
+        <v>315</v>
+      </c>
+      <c r="G175" t="s">
+        <v>404</v>
+      </c>
+      <c r="H175" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176">
+        <v>68</v>
+      </c>
+      <c r="B176" t="s">
+        <v>433</v>
+      </c>
+      <c r="C176" t="s">
+        <v>434</v>
+      </c>
+      <c r="E176">
+        <v>1</v>
+      </c>
+      <c r="F176">
+        <v>316</v>
+      </c>
+      <c r="G176" t="s">
+        <v>405</v>
+      </c>
+      <c r="H176" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177">
+        <v>68</v>
+      </c>
+      <c r="B177" t="s">
+        <v>433</v>
+      </c>
+      <c r="C177" t="s">
+        <v>434</v>
+      </c>
+      <c r="E177">
+        <v>1</v>
+      </c>
+      <c r="F177">
+        <v>317</v>
+      </c>
+      <c r="G177" t="s">
+        <v>407</v>
+      </c>
+      <c r="H177" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178">
+        <v>68</v>
+      </c>
+      <c r="B178" t="s">
+        <v>433</v>
+      </c>
+      <c r="C178" t="s">
+        <v>434</v>
+      </c>
+      <c r="E178">
+        <v>1</v>
+      </c>
+      <c r="F178">
+        <v>318</v>
+      </c>
+      <c r="G178" t="s">
+        <v>409</v>
+      </c>
+      <c r="H178" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179">
+        <v>69</v>
+      </c>
+      <c r="B179" t="s">
+        <v>435</v>
+      </c>
+      <c r="D179" t="s">
+        <v>436</v>
+      </c>
+      <c r="E179">
+        <v>1</v>
+      </c>
+      <c r="F179">
+        <v>323</v>
+      </c>
+      <c r="G179" t="s">
+        <v>404</v>
+      </c>
+      <c r="H179" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180">
+        <v>69</v>
+      </c>
+      <c r="B180" t="s">
+        <v>435</v>
+      </c>
+      <c r="D180" t="s">
+        <v>436</v>
+      </c>
+      <c r="E180">
+        <v>1</v>
+      </c>
+      <c r="F180">
+        <v>324</v>
+      </c>
+      <c r="G180" t="s">
+        <v>405</v>
+      </c>
+      <c r="H180" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181">
+        <v>69</v>
+      </c>
+      <c r="B181" t="s">
+        <v>435</v>
+      </c>
+      <c r="D181" t="s">
+        <v>436</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="F181">
+        <v>325</v>
+      </c>
+      <c r="G181" t="s">
+        <v>407</v>
+      </c>
+      <c r="H181" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182">
+        <v>69</v>
+      </c>
+      <c r="B182" t="s">
+        <v>435</v>
+      </c>
+      <c r="D182" t="s">
+        <v>436</v>
+      </c>
+      <c r="E182">
+        <v>1</v>
+      </c>
+      <c r="F182">
+        <v>326</v>
+      </c>
+      <c r="G182" t="s">
+        <v>409</v>
+      </c>
+      <c r="H182" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183">
+        <v>70</v>
+      </c>
+      <c r="B183" t="s">
+        <v>437</v>
+      </c>
+      <c r="E183">
+        <v>1</v>
+      </c>
+      <c r="F183">
+        <v>332</v>
+      </c>
+      <c r="G183" t="s">
+        <v>438</v>
+      </c>
+      <c r="H183" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184">
+        <v>70</v>
+      </c>
+      <c r="B184" t="s">
+        <v>437</v>
+      </c>
+      <c r="E184">
+        <v>1</v>
+      </c>
+      <c r="F184">
+        <v>333</v>
+      </c>
+      <c r="G184" t="s">
+        <v>438</v>
+      </c>
+      <c r="H184" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185">
+        <v>70</v>
+      </c>
+      <c r="B185" t="s">
+        <v>437</v>
+      </c>
+      <c r="E185">
+        <v>1</v>
+      </c>
+      <c r="F185">
+        <v>334</v>
+      </c>
+      <c r="G185" t="s">
+        <v>438</v>
+      </c>
+      <c r="H185" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186">
+        <v>70</v>
+      </c>
+      <c r="B186" t="s">
+        <v>437</v>
+      </c>
+      <c r="E186">
+        <v>1</v>
+      </c>
+      <c r="F186">
+        <v>335</v>
+      </c>
+      <c r="G186" t="s">
+        <v>438</v>
+      </c>
+      <c r="H186" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187">
+        <v>70</v>
+      </c>
+      <c r="B187" t="s">
+        <v>437</v>
+      </c>
+      <c r="E187">
+        <v>1</v>
+      </c>
+      <c r="F187">
+        <v>336</v>
+      </c>
+      <c r="G187" t="s">
+        <v>438</v>
+      </c>
+      <c r="H187" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188">
+        <v>71</v>
+      </c>
+      <c r="B188" t="s">
+        <v>444</v>
+      </c>
+      <c r="C188" t="s">
+        <v>445</v>
+      </c>
+      <c r="D188" t="s">
+        <v>245</v>
+      </c>
+      <c r="E188">
+        <v>1</v>
+      </c>
+      <c r="F188">
+        <v>342</v>
+      </c>
+      <c r="G188">
+        <v>1</v>
+      </c>
+      <c r="H188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189">
+        <v>71</v>
+      </c>
+      <c r="B189" t="s">
+        <v>444</v>
+      </c>
+      <c r="C189" t="s">
+        <v>445</v>
+      </c>
+      <c r="D189" t="s">
+        <v>245</v>
+      </c>
+      <c r="E189">
+        <v>1</v>
+      </c>
+      <c r="F189">
+        <v>343</v>
+      </c>
+      <c r="G189">
+        <v>2</v>
+      </c>
+      <c r="H189">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190">
+        <v>71</v>
+      </c>
+      <c r="B190" t="s">
+        <v>444</v>
+      </c>
+      <c r="C190" t="s">
+        <v>445</v>
+      </c>
+      <c r="D190" t="s">
+        <v>245</v>
+      </c>
+      <c r="E190">
+        <v>1</v>
+      </c>
+      <c r="F190">
+        <v>344</v>
+      </c>
+      <c r="G190">
+        <v>3</v>
+      </c>
+      <c r="H190">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191">
+        <v>71</v>
+      </c>
+      <c r="B191" t="s">
+        <v>444</v>
+      </c>
+      <c r="C191" t="s">
+        <v>445</v>
+      </c>
+      <c r="D191" t="s">
+        <v>245</v>
+      </c>
+      <c r="E191">
+        <v>1</v>
+      </c>
+      <c r="F191">
+        <v>345</v>
+      </c>
+      <c r="G191">
+        <v>4</v>
+      </c>
+      <c r="H191">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192">
+        <v>71</v>
+      </c>
+      <c r="B192" t="s">
+        <v>444</v>
+      </c>
+      <c r="C192" t="s">
+        <v>445</v>
+      </c>
+      <c r="D192" t="s">
+        <v>245</v>
+      </c>
+      <c r="E192">
+        <v>1</v>
+      </c>
+      <c r="F192">
+        <v>346</v>
+      </c>
+      <c r="G192">
+        <v>5</v>
+      </c>
+      <c r="H192">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193">
+        <v>72</v>
+      </c>
+      <c r="B193" t="s">
+        <v>446</v>
+      </c>
+      <c r="C193" t="s">
+        <v>447</v>
+      </c>
+      <c r="D193" t="s">
+        <v>448</v>
+      </c>
+      <c r="E193">
+        <v>1</v>
+      </c>
+      <c r="F193">
+        <v>347</v>
+      </c>
+      <c r="G193" t="s">
+        <v>166</v>
+      </c>
+      <c r="H193" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194">
+        <v>72</v>
+      </c>
+      <c r="B194" t="s">
+        <v>446</v>
+      </c>
+      <c r="C194" t="s">
+        <v>447</v>
+      </c>
+      <c r="D194" t="s">
+        <v>448</v>
+      </c>
+      <c r="E194">
+        <v>1</v>
+      </c>
+      <c r="F194">
+        <v>348</v>
+      </c>
+      <c r="G194" t="s">
+        <v>449</v>
+      </c>
+      <c r="H194" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195">
+        <v>72</v>
+      </c>
+      <c r="B195" t="s">
+        <v>446</v>
+      </c>
+      <c r="C195" t="s">
+        <v>447</v>
+      </c>
+      <c r="D195" t="s">
+        <v>448</v>
+      </c>
+      <c r="E195">
+        <v>1</v>
+      </c>
+      <c r="F195">
+        <v>349</v>
+      </c>
+      <c r="G195" t="s">
+        <v>449</v>
+      </c>
+      <c r="H195" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196">
+        <v>73</v>
+      </c>
+      <c r="B196" t="s">
+        <v>450</v>
+      </c>
+      <c r="C196" t="s">
+        <v>451</v>
+      </c>
+      <c r="E196">
+        <v>1</v>
+      </c>
+      <c r="F196">
+        <v>350</v>
+      </c>
+      <c r="G196" t="s">
+        <v>236</v>
+      </c>
+      <c r="H196" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197">
+        <v>73</v>
+      </c>
+      <c r="B197" t="s">
+        <v>450</v>
+      </c>
+      <c r="C197" t="s">
+        <v>451</v>
+      </c>
+      <c r="E197">
+        <v>1</v>
+      </c>
+      <c r="F197">
+        <v>351</v>
+      </c>
+      <c r="G197" t="s">
+        <v>240</v>
+      </c>
+      <c r="H197" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198">
+        <v>73</v>
+      </c>
+      <c r="B198" t="s">
+        <v>450</v>
+      </c>
+      <c r="C198" t="s">
+        <v>451</v>
+      </c>
+      <c r="E198">
+        <v>1</v>
+      </c>
+      <c r="F198">
+        <v>352</v>
+      </c>
+      <c r="G198" t="s">
+        <v>452</v>
+      </c>
+      <c r="H198" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199">
+        <v>73</v>
+      </c>
+      <c r="B199" t="s">
+        <v>450</v>
+      </c>
+      <c r="C199" t="s">
+        <v>451</v>
+      </c>
+      <c r="E199">
+        <v>1</v>
+      </c>
+      <c r="F199">
+        <v>353</v>
+      </c>
+      <c r="G199" t="s">
+        <v>240</v>
+      </c>
+      <c r="H199" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200">
+        <v>74</v>
+      </c>
+      <c r="B200" t="s">
+        <v>453</v>
+      </c>
+      <c r="C200" t="s">
+        <v>454</v>
+      </c>
+      <c r="F200">
+        <v>354</v>
+      </c>
+      <c r="G200" t="s">
+        <v>236</v>
+      </c>
+      <c r="H200" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201">
+        <v>74</v>
+      </c>
+      <c r="B201" t="s">
+        <v>453</v>
+      </c>
+      <c r="C201" t="s">
+        <v>454</v>
+      </c>
+      <c r="F201">
+        <v>355</v>
+      </c>
+      <c r="G201" t="s">
+        <v>240</v>
+      </c>
+      <c r="H201" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202">
+        <v>74</v>
+      </c>
+      <c r="B202" t="s">
+        <v>453</v>
+      </c>
+      <c r="C202" t="s">
+        <v>454</v>
+      </c>
+      <c r="F202">
+        <v>356</v>
+      </c>
+      <c r="G202" t="s">
+        <v>238</v>
+      </c>
+      <c r="H202" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203">
+        <v>74</v>
+      </c>
+      <c r="B203" t="s">
+        <v>453</v>
+      </c>
+      <c r="C203" t="s">
+        <v>454</v>
+      </c>
+      <c r="F203">
+        <v>357</v>
+      </c>
+      <c r="G203" t="s">
+        <v>238</v>
+      </c>
+      <c r="H203" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">