--- v0 (2025-12-06)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>ID équipe</t>
   </si>
   <si>
     <t>Nom de l'équipe</t>
   </si>
   <si>
     <t>Heure de début de la session</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>Type de session (0 session longue, 1 session courte)</t>
   </si>
   <si>
     <t>ID user</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
@@ -762,50 +762,140 @@
     <t>Reda</t>
   </si>
   <si>
     <t>Gaspard</t>
   </si>
   <si>
     <t>Les cyberheros</t>
   </si>
   <si>
     <t>12:37:37</t>
   </si>
   <si>
     <t>00:20:16</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Jules</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Chem-sedim</t>
+  </si>
+  <si>
+    <t>Rcrcfc</t>
+  </si>
+  <si>
+    <t>13:33:49</t>
+  </si>
+  <si>
+    <t>00:20:17</t>
+  </si>
+  <si>
+    <t>Uvyvh</t>
+  </si>
+  <si>
+    <t>Tdt</t>
+  </si>
+  <si>
+    <t>uvyv@yvy.com</t>
+  </si>
+  <si>
+    <t>Iydyrujy</t>
+  </si>
+  <si>
+    <t>14:49:58</t>
+  </si>
+  <si>
+    <t>Iyfyj</t>
+  </si>
+  <si>
+    <t>Uyyud</t>
+  </si>
+  <si>
+    <t>utcjy@hfyk.com</t>
+  </si>
+  <si>
+    <t>14:33:38</t>
+  </si>
+  <si>
+    <t>tes</t>
+  </si>
+  <si>
+    <t>Les chouquettes du ko</t>
+  </si>
+  <si>
+    <t>08:26:54</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Aurelien</t>
+  </si>
+  <si>
+    <t>Heloise</t>
+  </si>
+  <si>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>Rayen</t>
+  </si>
+  <si>
+    <t>Les lapins rageux</t>
+  </si>
+  <si>
+    <t>09:25:15</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Wassimee</t>
+  </si>
+  <si>
+    <t>Sébastien</t>
+  </si>
+  <si>
+    <t>Toto</t>
+  </si>
+  <si>
+    <t>12:35:10</t>
+  </si>
+  <si>
+    <t>Tata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1109,51 +1199,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -3590,50 +3680,373 @@
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
         <v>38</v>
       </c>
       <c r="B95" t="s">
         <v>243</v>
       </c>
       <c r="C95" t="s">
         <v>244</v>
       </c>
       <c r="D95" t="s">
         <v>245</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
         <v>168</v>
       </c>
       <c r="G95" t="s">
         <v>248</v>
       </c>
       <c r="H95" t="s">
         <v>249</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96">
+        <v>40</v>
+      </c>
+      <c r="B96" t="s">
+        <v>250</v>
+      </c>
+      <c r="C96" t="s">
+        <v>251</v>
+      </c>
+      <c r="D96" t="s">
+        <v>252</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>174</v>
+      </c>
+      <c r="G96" t="s">
+        <v>253</v>
+      </c>
+      <c r="H96" t="s">
+        <v>254</v>
+      </c>
+      <c r="I96" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97">
+        <v>41</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98">
+        <v>42</v>
+      </c>
+      <c r="B98" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" t="s">
+        <v>257</v>
+      </c>
+      <c r="D98" t="s">
+        <v>149</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98">
+        <v>176</v>
+      </c>
+      <c r="G98" t="s">
+        <v>258</v>
+      </c>
+      <c r="H98" t="s">
+        <v>259</v>
+      </c>
+      <c r="I98" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99">
+        <v>43</v>
+      </c>
+      <c r="B99" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" t="s">
+        <v>261</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>177</v>
+      </c>
+      <c r="G99" t="s">
+        <v>262</v>
+      </c>
+      <c r="H99" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100">
+        <v>44</v>
+      </c>
+      <c r="B100" t="s">
+        <v>263</v>
+      </c>
+      <c r="C100" t="s">
+        <v>264</v>
+      </c>
+      <c r="D100" t="s">
+        <v>252</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100">
+        <v>178</v>
+      </c>
+      <c r="G100" t="s">
+        <v>265</v>
+      </c>
+      <c r="H100" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101">
+        <v>44</v>
+      </c>
+      <c r="B101" t="s">
+        <v>263</v>
+      </c>
+      <c r="C101" t="s">
+        <v>264</v>
+      </c>
+      <c r="D101" t="s">
+        <v>252</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101">
+        <v>179</v>
+      </c>
+      <c r="G101" t="s">
+        <v>238</v>
+      </c>
+      <c r="H101" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102">
+        <v>44</v>
+      </c>
+      <c r="B102" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" t="s">
+        <v>264</v>
+      </c>
+      <c r="D102" t="s">
+        <v>252</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>180</v>
+      </c>
+      <c r="G102" t="s">
+        <v>240</v>
+      </c>
+      <c r="H102" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103">
+        <v>44</v>
+      </c>
+      <c r="B103" t="s">
+        <v>263</v>
+      </c>
+      <c r="C103" t="s">
+        <v>264</v>
+      </c>
+      <c r="D103" t="s">
+        <v>252</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>181</v>
+      </c>
+      <c r="G103" t="s">
+        <v>265</v>
+      </c>
+      <c r="H103" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104">
+        <v>45</v>
+      </c>
+      <c r="B104" t="s">
+        <v>270</v>
+      </c>
+      <c r="C104" t="s">
+        <v>271</v>
+      </c>
+      <c r="D104" t="s">
+        <v>252</v>
+      </c>
+      <c r="E104">
+        <v>1</v>
+      </c>
+      <c r="F104">
+        <v>182</v>
+      </c>
+      <c r="G104" t="s">
+        <v>238</v>
+      </c>
+      <c r="H104" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105">
+        <v>45</v>
+      </c>
+      <c r="B105" t="s">
+        <v>270</v>
+      </c>
+      <c r="C105" t="s">
+        <v>271</v>
+      </c>
+      <c r="D105" t="s">
+        <v>252</v>
+      </c>
+      <c r="E105">
+        <v>1</v>
+      </c>
+      <c r="F105">
+        <v>183</v>
+      </c>
+      <c r="G105" t="s">
+        <v>240</v>
+      </c>
+      <c r="H105" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106">
+        <v>45</v>
+      </c>
+      <c r="B106" t="s">
+        <v>270</v>
+      </c>
+      <c r="C106" t="s">
+        <v>271</v>
+      </c>
+      <c r="D106" t="s">
+        <v>252</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>184</v>
+      </c>
+      <c r="G106" t="s">
+        <v>274</v>
+      </c>
+      <c r="H106" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107">
+        <v>45</v>
+      </c>
+      <c r="B107" t="s">
+        <v>270</v>
+      </c>
+      <c r="C107" t="s">
+        <v>271</v>
+      </c>
+      <c r="D107" t="s">
+        <v>252</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="F107">
+        <v>185</v>
+      </c>
+      <c r="G107" t="s">
+        <v>274</v>
+      </c>
+      <c r="H107" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108">
+        <v>46</v>
+      </c>
+      <c r="B108" t="s">
+        <v>277</v>
+      </c>
+      <c r="C108" t="s">
+        <v>278</v>
+      </c>
+      <c r="E108">
+        <v>1</v>
+      </c>
+      <c r="F108">
+        <v>186</v>
+      </c>
+      <c r="G108" t="s">
+        <v>279</v>
+      </c>
+      <c r="H108" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">