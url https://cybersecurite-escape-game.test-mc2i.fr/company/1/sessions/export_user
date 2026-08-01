--- v1 (2026-04-02)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>ID équipe</t>
   </si>
   <si>
     <t>Nom de l'équipe</t>
   </si>
   <si>
     <t>Heure de début de la session</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>Type de session (0 session longue, 1 session courte)</t>
   </si>
   <si>
     <t>ID user</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
@@ -852,50 +852,182 @@
     <t>09:25:15</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Florian</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Wassimee</t>
   </si>
   <si>
     <t>Sébastien</t>
   </si>
   <si>
     <t>Toto</t>
   </si>
   <si>
     <t>12:35:10</t>
   </si>
   <si>
     <t>Tata</t>
+  </si>
+  <si>
+    <t>Cyberteam</t>
+  </si>
+  <si>
+    <t>10:14:33</t>
+  </si>
+  <si>
+    <t>00:41:02</t>
+  </si>
+  <si>
+    <t>Hachemaoui</t>
+  </si>
+  <si>
+    <t>Ilias</t>
+  </si>
+  <si>
+    <t>Jammot</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>Verif Ayam</t>
+  </si>
+  <si>
+    <t>09:13:36</t>
+  </si>
+  <si>
+    <t>00:26:07</t>
+  </si>
+  <si>
+    <t>Hamadou</t>
+  </si>
+  <si>
+    <t>Ayam</t>
+  </si>
+  <si>
+    <t>ICDC</t>
+  </si>
+  <si>
+    <t>08:44:41</t>
+  </si>
+  <si>
+    <t>00:39:06</t>
+  </si>
+  <si>
+    <t>Abello</t>
+  </si>
+  <si>
+    <t>Reine Laure</t>
+  </si>
+  <si>
+    <t>Petit</t>
+  </si>
+  <si>
+    <t>Laure</t>
+  </si>
+  <si>
+    <t>Roche</t>
+  </si>
+  <si>
+    <t>Emile</t>
+  </si>
+  <si>
+    <t>Judikael</t>
+  </si>
+  <si>
+    <t>Rouillard</t>
+  </si>
+  <si>
+    <t>Urbani</t>
+  </si>
+  <si>
+    <t>CTF 2025</t>
+  </si>
+  <si>
+    <t>09:25:34</t>
+  </si>
+  <si>
+    <t>00:39:40</t>
+  </si>
+  <si>
+    <t>Cungs</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>Ncho</t>
+  </si>
+  <si>
+    <t>Seka</t>
+  </si>
+  <si>
+    <t>08:59:14</t>
+  </si>
+  <si>
+    <t>00:15:46</t>
+  </si>
+  <si>
+    <t>kerckhove</t>
+  </si>
+  <si>
+    <t>clement</t>
+  </si>
+  <si>
+    <t>clement.kerckhove@mc2i.fr</t>
+  </si>
+  <si>
+    <t>12:33:44</t>
+  </si>
+  <si>
+    <t>00:37:18</t>
+  </si>
+  <si>
+    <t>test cl</t>
+  </si>
+  <si>
+    <t>12:43:09</t>
+  </si>
+  <si>
+    <t>00:46:57</t>
+  </si>
+  <si>
+    <t>k</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>13:30:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1199,51 +1331,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I108"/>
+  <dimension ref="A1:I122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -4003,50 +4135,378 @@
       <c r="H107" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
         <v>46</v>
       </c>
       <c r="B108" t="s">
         <v>277</v>
       </c>
       <c r="C108" t="s">
         <v>278</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
         <v>186</v>
       </c>
       <c r="G108" t="s">
         <v>279</v>
       </c>
       <c r="H108" t="s">
         <v>277</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109">
+        <v>47</v>
+      </c>
+      <c r="B109" t="s">
+        <v>280</v>
+      </c>
+      <c r="C109" t="s">
+        <v>281</v>
+      </c>
+      <c r="D109" t="s">
+        <v>282</v>
+      </c>
+      <c r="F109">
+        <v>187</v>
+      </c>
+      <c r="G109" t="s">
+        <v>283</v>
+      </c>
+      <c r="H109" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110">
+        <v>47</v>
+      </c>
+      <c r="B110" t="s">
+        <v>280</v>
+      </c>
+      <c r="C110" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" t="s">
+        <v>282</v>
+      </c>
+      <c r="F110">
+        <v>188</v>
+      </c>
+      <c r="G110" t="s">
+        <v>285</v>
+      </c>
+      <c r="H110" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111">
+        <v>48</v>
+      </c>
+      <c r="B111" t="s">
+        <v>287</v>
+      </c>
+      <c r="C111" t="s">
+        <v>288</v>
+      </c>
+      <c r="D111" t="s">
+        <v>289</v>
+      </c>
+      <c r="E111">
+        <v>1</v>
+      </c>
+      <c r="F111">
+        <v>189</v>
+      </c>
+      <c r="G111" t="s">
+        <v>290</v>
+      </c>
+      <c r="H111" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112">
+        <v>49</v>
+      </c>
+      <c r="B112" t="s">
+        <v>292</v>
+      </c>
+      <c r="C112" t="s">
+        <v>293</v>
+      </c>
+      <c r="D112" t="s">
+        <v>294</v>
+      </c>
+      <c r="F112">
+        <v>190</v>
+      </c>
+      <c r="G112" t="s">
+        <v>295</v>
+      </c>
+      <c r="H112" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113">
+        <v>49</v>
+      </c>
+      <c r="B113" t="s">
+        <v>292</v>
+      </c>
+      <c r="C113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D113" t="s">
+        <v>294</v>
+      </c>
+      <c r="F113">
+        <v>191</v>
+      </c>
+      <c r="G113" t="s">
+        <v>297</v>
+      </c>
+      <c r="H113" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114">
+        <v>49</v>
+      </c>
+      <c r="B114" t="s">
+        <v>292</v>
+      </c>
+      <c r="C114" t="s">
+        <v>293</v>
+      </c>
+      <c r="D114" t="s">
+        <v>294</v>
+      </c>
+      <c r="F114">
+        <v>192</v>
+      </c>
+      <c r="G114" t="s">
+        <v>299</v>
+      </c>
+      <c r="H114" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115">
+        <v>49</v>
+      </c>
+      <c r="B115" t="s">
+        <v>292</v>
+      </c>
+      <c r="C115" t="s">
+        <v>293</v>
+      </c>
+      <c r="D115" t="s">
+        <v>294</v>
+      </c>
+      <c r="F115">
+        <v>193</v>
+      </c>
+      <c r="G115" t="s">
+        <v>301</v>
+      </c>
+      <c r="H115" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116">
+        <v>49</v>
+      </c>
+      <c r="B116" t="s">
+        <v>292</v>
+      </c>
+      <c r="C116" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" t="s">
+        <v>294</v>
+      </c>
+      <c r="F116">
+        <v>194</v>
+      </c>
+      <c r="G116" t="s">
+        <v>303</v>
+      </c>
+      <c r="H116" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117">
+        <v>50</v>
+      </c>
+      <c r="B117" t="s">
+        <v>304</v>
+      </c>
+      <c r="C117" t="s">
+        <v>305</v>
+      </c>
+      <c r="D117" t="s">
+        <v>306</v>
+      </c>
+      <c r="F117">
+        <v>195</v>
+      </c>
+      <c r="G117" t="s">
+        <v>307</v>
+      </c>
+      <c r="H117" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118">
+        <v>50</v>
+      </c>
+      <c r="B118" t="s">
+        <v>304</v>
+      </c>
+      <c r="C118" t="s">
+        <v>305</v>
+      </c>
+      <c r="D118" t="s">
+        <v>306</v>
+      </c>
+      <c r="F118">
+        <v>196</v>
+      </c>
+      <c r="G118" t="s">
+        <v>309</v>
+      </c>
+      <c r="H118" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119">
+        <v>51</v>
+      </c>
+      <c r="B119" t="s">
+        <v>202</v>
+      </c>
+      <c r="C119" t="s">
+        <v>311</v>
+      </c>
+      <c r="D119" t="s">
+        <v>312</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+      <c r="F119">
+        <v>197</v>
+      </c>
+      <c r="G119" t="s">
+        <v>313</v>
+      </c>
+      <c r="H119" t="s">
+        <v>314</v>
+      </c>
+      <c r="I119" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120">
+        <v>52</v>
+      </c>
+      <c r="B120" t="s">
+        <v>202</v>
+      </c>
+      <c r="C120" t="s">
+        <v>316</v>
+      </c>
+      <c r="D120" t="s">
+        <v>317</v>
+      </c>
+      <c r="F120">
+        <v>198</v>
+      </c>
+      <c r="G120" t="s">
+        <v>202</v>
+      </c>
+      <c r="H120" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121">
+        <v>53</v>
+      </c>
+      <c r="B121" t="s">
+        <v>318</v>
+      </c>
+      <c r="C121" t="s">
+        <v>319</v>
+      </c>
+      <c r="D121" t="s">
+        <v>320</v>
+      </c>
+      <c r="F121">
+        <v>199</v>
+      </c>
+      <c r="G121" t="s">
+        <v>321</v>
+      </c>
+      <c r="H121" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122">
+        <v>54</v>
+      </c>
+      <c r="B122" t="s">
+        <v>202</v>
+      </c>
+      <c r="C122" t="s">
+        <v>323</v>
+      </c>
+      <c r="F122">
+        <v>200</v>
+      </c>
+      <c r="G122" t="s">
+        <v>321</v>
+      </c>
+      <c r="H122" t="s">
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">