--- v0 (2026-02-01)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>ID team</t>
   </si>
   <si>
     <t>ID entreprise</t>
   </si>
   <si>
     <t>Nom d'équipe</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>FranceVancances</t>
   </si>
   <si>
     <t>2024-10-15 12:00:00</t>
   </si>
   <si>
     <t>10:07:24</t>
   </si>
   <si>
     <t>00:18:02</t>
   </si>
   <si>
@@ -417,50 +417,125 @@
     <t>12:09:52</t>
   </si>
   <si>
     <t>00:19:34</t>
   </si>
   <si>
     <t>2025-10-28T12:05:04.000000Z</t>
   </si>
   <si>
     <t>2025-10-28T12:29:26.000000Z</t>
   </si>
   <si>
     <t>Les cyberheros</t>
   </si>
   <si>
     <t>12:37:37</t>
   </si>
   <si>
     <t>00:20:16</t>
   </si>
   <si>
     <t>2025-10-28T12:37:28.000000Z</t>
   </si>
   <si>
     <t>2025-10-28T12:57:54.000000Z</t>
+  </si>
+  <si>
+    <t>Rcrcfc</t>
+  </si>
+  <si>
+    <t>13:33:49</t>
+  </si>
+  <si>
+    <t>00:20:17</t>
+  </si>
+  <si>
+    <t>2026-02-10T13:33:46.000000Z</t>
+  </si>
+  <si>
+    <t>2026-02-10T13:54:07.000000Z</t>
+  </si>
+  <si>
+    <t>2026-02-10T14:45:29.000000Z</t>
+  </si>
+  <si>
+    <t>Iydyrujy</t>
+  </si>
+  <si>
+    <t>14:49:58</t>
+  </si>
+  <si>
+    <t>2026-02-10T14:46:19.000000Z</t>
+  </si>
+  <si>
+    <t>2026-02-10T15:11:00.000000Z</t>
+  </si>
+  <si>
+    <t>14:33:38</t>
+  </si>
+  <si>
+    <t>2026-03-16T14:33:31.000000Z</t>
+  </si>
+  <si>
+    <t>2026-03-16T14:33:38.000000Z</t>
+  </si>
+  <si>
+    <t>Les chouquettes du ko</t>
+  </si>
+  <si>
+    <t>08:26:54</t>
+  </si>
+  <si>
+    <t>2026-03-23T08:25:46.000000Z</t>
+  </si>
+  <si>
+    <t>2026-03-23T08:47:11.000000Z</t>
+  </si>
+  <si>
+    <t>Les lapins rageux</t>
+  </si>
+  <si>
+    <t>09:25:15</t>
+  </si>
+  <si>
+    <t>2026-03-23T09:21:28.000000Z</t>
+  </si>
+  <si>
+    <t>2026-03-23T09:45:32.000000Z</t>
+  </si>
+  <si>
+    <t>Toto</t>
+  </si>
+  <si>
+    <t>12:35:10</t>
+  </si>
+  <si>
+    <t>2026-03-30T12:35:02.000000Z</t>
+  </si>
+  <si>
+    <t>2026-03-30T12:35:10.000000Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -764,51 +839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
@@ -1547,50 +1622,217 @@
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>38</v>
       </c>
       <c r="B30">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" t="s">
         <v>132</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="s">
         <v>133</v>
       </c>
       <c r="I30" t="s">
         <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31">
+        <v>40</v>
+      </c>
+      <c r="B31">
+        <v>12</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="E31" t="s">
+        <v>136</v>
+      </c>
+      <c r="F31" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31">
+        <v>1</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+      <c r="I31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>12</v>
+      </c>
+      <c r="G32">
+        <v>1</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+      <c r="I32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>12</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="E33" t="s">
+        <v>142</v>
+      </c>
+      <c r="F33" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33">
+        <v>1</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+      <c r="I33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34">
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>11</v>
+      </c>
+      <c r="C34" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="G34">
+        <v>1</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+      <c r="I34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="E35" t="s">
+        <v>149</v>
+      </c>
+      <c r="F35" t="s">
+        <v>137</v>
+      </c>
+      <c r="G35">
+        <v>1</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+      <c r="I35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>152</v>
+      </c>
+      <c r="E36" t="s">
+        <v>153</v>
+      </c>
+      <c r="F36" t="s">
+        <v>137</v>
+      </c>
+      <c r="G36">
+        <v>1</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+      <c r="I36" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37">
+        <v>46</v>
+      </c>
+      <c r="B37">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>157</v>
+      </c>
+      <c r="G37">
+        <v>1</v>
+      </c>
+      <c r="H37" t="s">
+        <v>158</v>
+      </c>
+      <c r="I37" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">