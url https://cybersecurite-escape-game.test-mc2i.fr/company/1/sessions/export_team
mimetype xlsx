--- v1 (2026-04-02)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>ID team</t>
   </si>
   <si>
     <t>ID entreprise</t>
   </si>
   <si>
     <t>Nom d'équipe</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>FranceVancances</t>
   </si>
   <si>
     <t>2024-10-15 12:00:00</t>
   </si>
   <si>
     <t>10:07:24</t>
   </si>
   <si>
     <t>00:18:02</t>
   </si>
   <si>
@@ -492,50 +492,158 @@
     <t>2026-03-23T08:47:11.000000Z</t>
   </si>
   <si>
     <t>Les lapins rageux</t>
   </si>
   <si>
     <t>09:25:15</t>
   </si>
   <si>
     <t>2026-03-23T09:21:28.000000Z</t>
   </si>
   <si>
     <t>2026-03-23T09:45:32.000000Z</t>
   </si>
   <si>
     <t>Toto</t>
   </si>
   <si>
     <t>12:35:10</t>
   </si>
   <si>
     <t>2026-03-30T12:35:02.000000Z</t>
   </si>
   <si>
     <t>2026-03-30T12:35:10.000000Z</t>
+  </si>
+  <si>
+    <t>Cyberteam</t>
+  </si>
+  <si>
+    <t>10:14:33</t>
+  </si>
+  <si>
+    <t>00:41:02</t>
+  </si>
+  <si>
+    <t>2026-04-07T10:06:42.000000Z</t>
+  </si>
+  <si>
+    <t>2026-04-07T10:55:35.000000Z</t>
+  </si>
+  <si>
+    <t>Verif Ayam</t>
+  </si>
+  <si>
+    <t>09:13:36</t>
+  </si>
+  <si>
+    <t>00:26:07</t>
+  </si>
+  <si>
+    <t>2026-04-20T09:13:26.000000Z</t>
+  </si>
+  <si>
+    <t>2026-04-20T09:39:43.000000Z</t>
+  </si>
+  <si>
+    <t>ICDC</t>
+  </si>
+  <si>
+    <t>08:44:41</t>
+  </si>
+  <si>
+    <t>00:39:06</t>
+  </si>
+  <si>
+    <t>2026-05-20T08:38:38.000000Z</t>
+  </si>
+  <si>
+    <t>2026-05-20T09:23:48.000000Z</t>
+  </si>
+  <si>
+    <t>CTF 2025</t>
+  </si>
+  <si>
+    <t>09:25:34</t>
+  </si>
+  <si>
+    <t>00:39:40</t>
+  </si>
+  <si>
+    <t>2026-06-09T09:25:12.000000Z</t>
+  </si>
+  <si>
+    <t>2026-06-09T10:05:15.000000Z</t>
+  </si>
+  <si>
+    <t>08:59:14</t>
+  </si>
+  <si>
+    <t>00:15:46</t>
+  </si>
+  <si>
+    <t>2026-07-15T08:58:54.000000Z</t>
+  </si>
+  <si>
+    <t>2026-07-15T09:15:01.000000Z</t>
+  </si>
+  <si>
+    <t>12:33:44</t>
+  </si>
+  <si>
+    <t>00:37:18</t>
+  </si>
+  <si>
+    <t>2026-07-15T12:33:38.000000Z</t>
+  </si>
+  <si>
+    <t>2026-07-15T13:11:02.000000Z</t>
+  </si>
+  <si>
+    <t>test cl</t>
+  </si>
+  <si>
+    <t>12:43:09</t>
+  </si>
+  <si>
+    <t>00:46:57</t>
+  </si>
+  <si>
+    <t>2026-07-21T12:41:33.000000Z</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:30:06.000000Z</t>
+  </si>
+  <si>
+    <t>13:30:30</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:30:26.000000Z</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:30:30.000000Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -839,51 +947,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
@@ -1789,50 +1897,237 @@
       <c r="I36" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>46</v>
       </c>
       <c r="B37">
         <v>13</v>
       </c>
       <c r="C37" t="s">
         <v>156</v>
       </c>
       <c r="E37" t="s">
         <v>157</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="s">
         <v>158</v>
       </c>
       <c r="I37" t="s">
         <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38">
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>14</v>
+      </c>
+      <c r="C38" t="s">
+        <v>160</v>
+      </c>
+      <c r="E38" t="s">
+        <v>161</v>
+      </c>
+      <c r="F38" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+      <c r="I38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>14</v>
+      </c>
+      <c r="C39" t="s">
+        <v>165</v>
+      </c>
+      <c r="E39" t="s">
+        <v>166</v>
+      </c>
+      <c r="F39" t="s">
+        <v>167</v>
+      </c>
+      <c r="G39">
+        <v>1</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+      <c r="I39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="E40" t="s">
+        <v>171</v>
+      </c>
+      <c r="F40" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+      <c r="I40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>50</v>
+      </c>
+      <c r="B41">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>175</v>
+      </c>
+      <c r="E41" t="s">
+        <v>176</v>
+      </c>
+      <c r="F41" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
+        <v>178</v>
+      </c>
+      <c r="I41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>1</v>
+      </c>
+      <c r="C42" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" t="s">
+        <v>180</v>
+      </c>
+      <c r="F42" t="s">
+        <v>181</v>
+      </c>
+      <c r="G42">
+        <v>1</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+      <c r="I42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>52</v>
+      </c>
+      <c r="B43">
+        <v>1</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>184</v>
+      </c>
+      <c r="F43" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" t="s">
+        <v>186</v>
+      </c>
+      <c r="I43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>53</v>
+      </c>
+      <c r="B44">
+        <v>1</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="E44" t="s">
+        <v>189</v>
+      </c>
+      <c r="F44" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+      <c r="I44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>1</v>
+      </c>
+      <c r="C45" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+      <c r="I45" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">