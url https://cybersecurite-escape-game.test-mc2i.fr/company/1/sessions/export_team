--- v2 (2026-08-01)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>ID team</t>
   </si>
   <si>
     <t>ID entreprise</t>
   </si>
   <si>
     <t>Nom d'équipe</t>
   </si>
   <si>
     <t>Durée de la session</t>
   </si>
   <si>
     <t>FranceVancances</t>
   </si>
   <si>
     <t>2024-10-15 12:00:00</t>
   </si>
   <si>
     <t>10:07:24</t>
   </si>
   <si>
     <t>00:18:02</t>
   </si>
   <si>
@@ -296,50 +296,53 @@
   <si>
     <t>2024-12-04T15:12:52.000000Z</t>
   </si>
   <si>
     <t>2024-12-04T15:31:43.000000Z</t>
   </si>
   <si>
     <t>THE last one</t>
   </si>
   <si>
     <t>16:12:42</t>
   </si>
   <si>
     <t>2024-12-04T16:04:58.000000Z</t>
   </si>
   <si>
     <t>2024-12-04T16:31:30.000000Z</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>2025-03-03T14:38:36.000000Z</t>
   </si>
   <si>
+    <t>2026-09-10T10:27:12.000000Z</t>
+  </si>
+  <si>
     <t>test</t>
   </si>
   <si>
     <t>2025-03-13T09:06:41.000000Z</t>
   </si>
   <si>
     <t>14:16:06</t>
   </si>
   <si>
     <t>2025-06-20T14:15:58.000000Z</t>
   </si>
   <si>
     <t>2025-06-20T14:16:06.000000Z</t>
   </si>
   <si>
     <t>Les stagiaires</t>
   </si>
   <si>
     <t>12:21:59</t>
   </si>
   <si>
     <t>00:17:18</t>
   </si>
   <si>
     <t>2025-10-08T12:21:50.000000Z</t>
@@ -600,50 +603,326 @@
     <t>2026-07-15T13:11:02.000000Z</t>
   </si>
   <si>
     <t>test cl</t>
   </si>
   <si>
     <t>12:43:09</t>
   </si>
   <si>
     <t>00:46:57</t>
   </si>
   <si>
     <t>2026-07-21T12:41:33.000000Z</t>
   </si>
   <si>
     <t>2026-07-21T13:30:06.000000Z</t>
   </si>
   <si>
     <t>13:30:30</t>
   </si>
   <si>
     <t>2026-07-21T13:30:26.000000Z</t>
   </si>
   <si>
     <t>2026-07-21T13:30:30.000000Z</t>
+  </si>
+  <si>
+    <t>TA1</t>
+  </si>
+  <si>
+    <t>10:13:19</t>
+  </si>
+  <si>
+    <t>00:34:33</t>
+  </si>
+  <si>
+    <t>2026-09-09T10:03:46.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-09T10:47:52.000000Z</t>
+  </si>
+  <si>
+    <t>atTAque</t>
+  </si>
+  <si>
+    <t>00:31:35</t>
+  </si>
+  <si>
+    <t>2026-09-09T11:12:09.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-09T11:44:31.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 1 (10H)</t>
+  </si>
+  <si>
+    <t>2026-09-10 10:00:00</t>
+  </si>
+  <si>
+    <t>08:09:40</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:25:58.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T08:09:40.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 2 (10h30)</t>
+  </si>
+  <si>
+    <t>2026-09-10 10:30:00</t>
+  </si>
+  <si>
+    <t>08:18:07</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:28:29.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T08:18:07.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 3 (11h30)</t>
+  </si>
+  <si>
+    <t>2026-09-10 11:30:00</t>
+  </si>
+  <si>
+    <t>08:38:56</t>
+  </si>
+  <si>
+    <t>00:20:57</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:30:22.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T08:59:53.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 4 (14h)</t>
+  </si>
+  <si>
+    <t>2026-09-10 14:00:00</t>
+  </si>
+  <si>
+    <t>09:38:01</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:30:45.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T09:38:01.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 5 (14h30)</t>
+  </si>
+  <si>
+    <t>2026-09-10 14:30:00</t>
+  </si>
+  <si>
+    <t>12:40:27</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:35:24.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T12:40:27.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 6 (15h30)</t>
+  </si>
+  <si>
+    <t>2026-09-10 15:00:00</t>
+  </si>
+  <si>
+    <t>00:25:57</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:37:38.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T13:06:24.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 7 (16h)</t>
+  </si>
+  <si>
+    <t>2026-09-10 16:00:00</t>
+  </si>
+  <si>
+    <t>13:07:03</t>
+  </si>
+  <si>
+    <t>00:19:32</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:39:28.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T13:26:35.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 8 (17h15)</t>
+  </si>
+  <si>
+    <t>2026-09-10 17:15:00</t>
+  </si>
+  <si>
+    <t>14:06:53</t>
+  </si>
+  <si>
+    <t>2026-09-09T14:41:23.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T14:27:11.000000Z</t>
+  </si>
+  <si>
+    <t>Équipe 2 10h30</t>
+  </si>
+  <si>
+    <t>00:20:32</t>
+  </si>
+  <si>
+    <t>2026-09-10T08:32:45.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T08:38:40.000000Z</t>
+  </si>
+  <si>
+    <t>Équipe 3 11h30 bis</t>
+  </si>
+  <si>
+    <t>09:18:08</t>
+  </si>
+  <si>
+    <t>00:19:15</t>
+  </si>
+  <si>
+    <t>2026-09-10T09:02:28.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T09:37:24.000000Z</t>
+  </si>
+  <si>
+    <t>14h10</t>
+  </si>
+  <si>
+    <t>2026-09-10 14:10:00</t>
+  </si>
+  <si>
+    <t>12:06:23</t>
+  </si>
+  <si>
+    <t>2026-09-10T12:01:51.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T12:25:55.000000Z</t>
+  </si>
+  <si>
+    <t>Équipe 16h</t>
+  </si>
+  <si>
+    <t>13:40:28</t>
+  </si>
+  <si>
+    <t>2026-09-10T13:31:25.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T13:40:28.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 16H</t>
+  </si>
+  <si>
+    <t>00:59:38</t>
+  </si>
+  <si>
+    <t>2026-09-10T13:41:54.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T14:06:41.000000Z</t>
+  </si>
+  <si>
+    <t>Équipe 8</t>
+  </si>
+  <si>
+    <t>2026-09-10T14:48:08.000000Z</t>
+  </si>
+  <si>
+    <t>Equipe 82</t>
+  </si>
+  <si>
+    <t>15:21:45</t>
+  </si>
+  <si>
+    <t>2026-09-10T14:52:57.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T15:42:02.000000Z</t>
+  </si>
+  <si>
+    <t>Équipe 1</t>
+  </si>
+  <si>
+    <t>07:31:45</t>
+  </si>
+  <si>
+    <t>00:16:33</t>
+  </si>
+  <si>
+    <t>2026-09-22T07:31:35.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-22T07:48:19.000000Z</t>
+  </si>
+  <si>
+    <t>Interne 22\09</t>
+  </si>
+  <si>
+    <t>10:11:19</t>
+  </si>
+  <si>
+    <t>2026-09-22T10:07:20.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-22T10:11:19.000000Z</t>
+  </si>
+  <si>
+    <t>TA</t>
+  </si>
+  <si>
+    <t>10:12:20</t>
+  </si>
+  <si>
+    <t>2026-09-22T10:12:17.000000Z</t>
+  </si>
+  <si>
+    <t>2026-09-22T10:12:20.000000Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -947,51 +1226,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
@@ -1461,673 +1740,1181 @@
       </c>
       <c r="H18" t="s">
         <v>90</v>
       </c>
       <c r="I18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>27</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19" t="s">
         <v>92</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="s">
         <v>93</v>
       </c>
       <c r="I19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>28</v>
       </c>
       <c r="B20">
         <v>3</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>29</v>
       </c>
       <c r="B21">
         <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>30</v>
       </c>
       <c r="B22">
         <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>31</v>
       </c>
       <c r="B23">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>32</v>
       </c>
       <c r="B24">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>92</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>33</v>
       </c>
       <c r="B25">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>34</v>
       </c>
       <c r="B26">
         <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>35</v>
       </c>
       <c r="B27">
         <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>36</v>
       </c>
       <c r="B28">
         <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F28" t="s">
         <v>47</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>37</v>
       </c>
       <c r="B29">
         <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>38</v>
       </c>
       <c r="B30">
         <v>11</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>40</v>
       </c>
       <c r="B31">
         <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>41</v>
       </c>
       <c r="B32">
         <v>12</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>42</v>
       </c>
       <c r="B33">
         <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>43</v>
       </c>
       <c r="B34">
         <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>44</v>
       </c>
       <c r="B35">
         <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>45</v>
       </c>
       <c r="B36">
         <v>13</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I36" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>46</v>
       </c>
       <c r="B37">
         <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I37" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>47</v>
       </c>
       <c r="B38">
         <v>14</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>48</v>
       </c>
       <c r="B39">
         <v>14</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E39" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>49</v>
       </c>
       <c r="B40">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I40" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>50</v>
       </c>
       <c r="B41">
         <v>16</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I41" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>51</v>
       </c>
       <c r="B42">
         <v>1</v>
       </c>
       <c r="C42" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>52</v>
       </c>
       <c r="B43">
         <v>1</v>
       </c>
       <c r="C43" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
         <v>53</v>
       </c>
       <c r="B44">
         <v>1</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F44" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I44" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>54</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="I45" t="s">
-        <v>195</v>
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>1</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="E46" t="s">
+        <v>198</v>
+      </c>
+      <c r="F46" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+      <c r="I46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>56</v>
+      </c>
+      <c r="B47">
+        <v>1</v>
+      </c>
+      <c r="C47" t="s">
+        <v>202</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+      <c r="I47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>207</v>
+      </c>
+      <c r="E48" t="s">
+        <v>208</v>
+      </c>
+      <c r="G48">
+        <v>1</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+      <c r="I48" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>58</v>
+      </c>
+      <c r="B49">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>212</v>
+      </c>
+      <c r="E49" t="s">
+        <v>213</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+      <c r="I49" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
+        <v>217</v>
+      </c>
+      <c r="E50" t="s">
+        <v>218</v>
+      </c>
+      <c r="F50" t="s">
+        <v>219</v>
+      </c>
+      <c r="G50">
+        <v>1</v>
+      </c>
+      <c r="H50" t="s">
+        <v>220</v>
+      </c>
+      <c r="I50" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>60</v>
+      </c>
+      <c r="B51">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>222</v>
+      </c>
+      <c r="D51" t="s">
+        <v>223</v>
+      </c>
+      <c r="E51" t="s">
+        <v>224</v>
+      </c>
+      <c r="G51">
+        <v>1</v>
+      </c>
+      <c r="H51" t="s">
+        <v>225</v>
+      </c>
+      <c r="I51" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>61</v>
+      </c>
+      <c r="B52">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>227</v>
+      </c>
+      <c r="D52" t="s">
+        <v>228</v>
+      </c>
+      <c r="E52" t="s">
+        <v>229</v>
+      </c>
+      <c r="G52">
+        <v>1</v>
+      </c>
+      <c r="H52" t="s">
+        <v>230</v>
+      </c>
+      <c r="I52" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>62</v>
+      </c>
+      <c r="B53">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>232</v>
+      </c>
+      <c r="D53" t="s">
+        <v>233</v>
+      </c>
+      <c r="F53" t="s">
+        <v>234</v>
+      </c>
+      <c r="G53">
+        <v>1</v>
+      </c>
+      <c r="H53" t="s">
+        <v>235</v>
+      </c>
+      <c r="I53" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>63</v>
+      </c>
+      <c r="B54">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" t="s">
+        <v>238</v>
+      </c>
+      <c r="E54" t="s">
+        <v>239</v>
+      </c>
+      <c r="F54" t="s">
+        <v>240</v>
+      </c>
+      <c r="G54">
+        <v>1</v>
+      </c>
+      <c r="H54" t="s">
+        <v>241</v>
+      </c>
+      <c r="I54" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>243</v>
+      </c>
+      <c r="D55" t="s">
+        <v>244</v>
+      </c>
+      <c r="E55" t="s">
+        <v>245</v>
+      </c>
+      <c r="F55" t="s">
+        <v>138</v>
+      </c>
+      <c r="G55">
+        <v>1</v>
+      </c>
+      <c r="H55" t="s">
+        <v>246</v>
+      </c>
+      <c r="I55" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>248</v>
+      </c>
+      <c r="F56" t="s">
+        <v>249</v>
+      </c>
+      <c r="G56">
+        <v>1</v>
+      </c>
+      <c r="H56" t="s">
+        <v>250</v>
+      </c>
+      <c r="I56" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D57" t="s">
+        <v>217</v>
+      </c>
+      <c r="E57" t="s">
+        <v>253</v>
+      </c>
+      <c r="F57" t="s">
+        <v>254</v>
+      </c>
+      <c r="G57">
+        <v>1</v>
+      </c>
+      <c r="H57" t="s">
+        <v>255</v>
+      </c>
+      <c r="I57" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>257</v>
+      </c>
+      <c r="D58" t="s">
+        <v>258</v>
+      </c>
+      <c r="E58" t="s">
+        <v>259</v>
+      </c>
+      <c r="F58" t="s">
+        <v>240</v>
+      </c>
+      <c r="G58">
+        <v>1</v>
+      </c>
+      <c r="H58" t="s">
+        <v>260</v>
+      </c>
+      <c r="I58" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>68</v>
+      </c>
+      <c r="B59">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>262</v>
+      </c>
+      <c r="D59" t="s">
+        <v>238</v>
+      </c>
+      <c r="E59" t="s">
+        <v>263</v>
+      </c>
+      <c r="G59">
+        <v>1</v>
+      </c>
+      <c r="H59" t="s">
+        <v>264</v>
+      </c>
+      <c r="I59" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>266</v>
+      </c>
+      <c r="F60" t="s">
+        <v>267</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
+      </c>
+      <c r="H60" t="s">
+        <v>268</v>
+      </c>
+      <c r="I60" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>70</v>
+      </c>
+      <c r="B61">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>270</v>
+      </c>
+      <c r="G61">
+        <v>1</v>
+      </c>
+      <c r="H61" t="s">
+        <v>271</v>
+      </c>
+      <c r="I61" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>71</v>
+      </c>
+      <c r="B62">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>272</v>
+      </c>
+      <c r="E62" t="s">
+        <v>273</v>
+      </c>
+      <c r="F62" t="s">
+        <v>133</v>
+      </c>
+      <c r="G62">
+        <v>1</v>
+      </c>
+      <c r="H62" t="s">
+        <v>274</v>
+      </c>
+      <c r="I62" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>72</v>
+      </c>
+      <c r="B63">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>276</v>
+      </c>
+      <c r="E63" t="s">
+        <v>277</v>
+      </c>
+      <c r="F63" t="s">
+        <v>278</v>
+      </c>
+      <c r="G63">
+        <v>1</v>
+      </c>
+      <c r="H63" t="s">
+        <v>279</v>
+      </c>
+      <c r="I63" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>73</v>
+      </c>
+      <c r="B64">
+        <v>11</v>
+      </c>
+      <c r="C64" t="s">
+        <v>281</v>
+      </c>
+      <c r="E64" t="s">
+        <v>282</v>
+      </c>
+      <c r="G64">
+        <v>1</v>
+      </c>
+      <c r="H64" t="s">
+        <v>283</v>
+      </c>
+      <c r="I64" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>74</v>
+      </c>
+      <c r="B65">
+        <v>11</v>
+      </c>
+      <c r="C65" t="s">
+        <v>285</v>
+      </c>
+      <c r="E65" t="s">
+        <v>286</v>
+      </c>
+      <c r="H65" t="s">
+        <v>287</v>
+      </c>
+      <c r="I65" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">